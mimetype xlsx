--- v0 (2026-09-03)
+++ v1 (2026-10-18)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="North" sheetId="1" r:id="rId4"/>
     <sheet name="South" sheetId="2" r:id="rId5"/>
     <sheet name="East" sheetId="3" r:id="rId6"/>
     <sheet name="West" sheetId="4" r:id="rId7"/>
     <sheet name="Northeast" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Workspace Location</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Google Maps</t>
   </si>
   <si>
     <t>Office URL</t>
   </si>
   <si>
     <t>Agra</t>
   </si>
   <si>
     <t>Sanjay Place</t>
   </si>
   <si>
     <t>2nd Floor, 4S-115, Hari Parvat, Block 4S, Sanjay Palace, Agra, Uttar Pradesh- 282002</t>
   </si>
   <si>
@@ -486,57 +486,60 @@
   <si>
     <t>Gwalior</t>
   </si>
   <si>
     <t>City Center</t>
   </si>
   <si>
     <t>H No 15 &amp; 16, 2nd Floor, "Bansi Plaza" Constructed on the plot no 15 &amp; 16, Block "O", Bearing Muncipal No 30/1562 situated at city centre site no 1, Patel Nagar, Gwalior, Madhya Pradesh, 474011</t>
   </si>
   <si>
     <t>Indore</t>
   </si>
   <si>
     <t>7 Race Course Road</t>
   </si>
   <si>
     <t>Ground Floor, Commerce House, 7 Race Course Road [R.S Bhandari Marg], Indore -452001</t>
   </si>
   <si>
     <t>Jabalpur</t>
   </si>
   <si>
     <t>4th Bridge Rd</t>
   </si>
   <si>
-    <t>SCO- 37, 3rd floor, PUDA complex, Ladowali Road, Jalandhar- 144001, India</t>
+    <t>19/4, no 199, 2nd bridge, 1st floor of HDFC bank, plot no. 19/5, near HH Khan ENT hospital, South Civil Lines, Jabalpur, Madhya Pradesh 482001</t>
   </si>
   <si>
     <t>Kolhapur</t>
   </si>
   <si>
     <t>Rajarampuri</t>
+  </si>
+  <si>
+    <t>3rd floor, Ace Arcade, 9th Ln, near Lucky Bazar, Poorvarang, Mahalaxminagar, Rajarampuri, Kolhapur, Maharashtra 416008</t>
   </si>
   <si>
     <t>Mumbai</t>
   </si>
   <si>
     <t>Andheri</t>
   </si>
   <si>
     <t>Unit No.1 Building B, Ground Floor, Abel Estates Pvt. Ltd, earlier known as Shah Industrial Estates, Opp. John Baker Mumbai 400072.</t>
   </si>
   <si>
     <t>Nagpur</t>
   </si>
   <si>
     <t>Salasar Park</t>
   </si>
   <si>
     <t>Salasar Park-1, Block No. 101, 1st Floor, Plot No-G-121/1, on the canara bank law collage square, Gorepeth Road, Dharampeth, Nagpur  - 440010</t>
   </si>
   <si>
     <t>Nandurbar</t>
   </si>
   <si>
     <t>Gandhinagar</t>
   </si>
@@ -1030,51 +1033,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Unit+No+4,+Block+No,+1st+Floor,+44%2F2,+Sanjay+Place,+Agra,+Uttar+Pradesh+282002/@27.1991009,77.9226854,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3974770a8bd8d4b7:0x128921b2602000d9!2m2!1d78.0050909!2d27.199133?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-agra-sanjay-place" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiDm15YnJhbmNoIEFqbWVyMgYQABgWGB4yBRAAGO8FMgUQABjvBTIFEAAY7wUyCBAAGIAEGKIEMggQABiABBiiBEjhCFC8BVi8BXACeACQAQGYAdoBoAGhA6oBBTAuMS4xuAEDyAEA-AEC-AEBmAIDoAL7AcICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUyLjAuMaAHwQeyBwMyLTG4B80BwgcHMi0yLjAuMcgHLg&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KXHKsTsk52s5MQC2_DNlaImw&amp;daddr=3rd+Floor,+Kamleshwaram,+Plot+No+88,+behind+Vaishali+Petrol+Pump,+Aravali+Vihar+Colony,+Ajmer,+Rajasthan+305006" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ajmer-vaishali-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIEFtYmFsYTIGEAAYFhgeMgUQABjvBTIIEAAYgAQYogQyBRAAGO8FMgUQABjvBUizCFCEA1iEA3ABeAGQAQCYAf4BoAH-AaoBAzItMbgBA8gBAPgBAvgBAZgCAqACkALCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMS4wLjGgB8YCsgcDMi0xuAeDAsIHBTItMS4xyAcN&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWv3RWfftw85MXMzQAVDoDH0&amp;daddr=3rd+Floor,+Sudershan+Towers,+Plot+no+6342-43,+Nicholson+Road,+above+AU+Small+Finance+Bank,+Punjabi+Mohalla,+Sadar+Bazar,+Ambala+Cantt,+Haryana+133001" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ambala-sadar-bazar" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEW15YnJhbmNoIEFtcml0c2FyMgUQABiABDILEAAYgAQYhgMYigUyBRAAGO8FMggQABiABBiiBDIIEAAYogQYiQUyBRAAGO8FSNkMUOkFWOkFcAJ4AJABAJgBtwGgAcoCqgEDMC4yuAEDyAEA-AEC-AEBmAIDoALNAcICChAAGLADGNYEGEeYAwCIBgGQBgiSBwMyLjGgB5UIsgcDMC4xuAe9AcIHAzItM8gHEQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KTXYydnFZRk5MXN2x4y2Lvc5&amp;daddr=3rd+Floor,+District+Shopping+Complex,+SCO-75,+B+-+Block,+Ranjit+Avenue,+Amritsar,+Punjab+143001" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-amritsar-ranjit-avenue" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//3rd+Floor,+Work+Food+Entertainment+City,+MDDA+Complex,+Rajpur+Rd,+Darshan+Lal+Chowk,+Race+Course,+Dehradun,+Uttarakhand+248001/@30.3245792,77.9604129,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x39092966b96792a7:0xe3b56f243c38fed7!2m2!1d78.0428142!2d30.324605?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-dehradun-rajpur-road" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEG15YnJhbmNoIEd1cmdhb24yBRAhGKABMgUQIRigATIFECEYoAEyBRAhGKABMgUQIRifBUj6CFCvBlivBnACeACQAQCYAcgBoAHnAqoBBTAuMS4xuAEDyAEA-AEC-AEBmAIDoALiAcICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUyLjAuMaAH-wiyBwMyLTG4B9EBwgcDMi0zyAcQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Kd3OXW9IGQ05MTkpk_R4zAiD&amp;daddr=2nd,+Green+Wood+Plaza,+Unit+No+205,+Block+B,+Greenwood+City,+Sector+45,+Gurugram,+Haryana+122023" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-gurgaon-sector-44" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifMCkEOSZzpg9jYCnHiPLllx1pQAgw:1752757237330&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIEphaXB1cjIEECMYJzIFEAAY7wUyBRAAGO8FMgUQABjvBTIIEAAYgAQYogRI5gpQ9gVY9gVwAngAkAEAmAHOAaAB9wKqAQUwLjEuMbgBA8gBAPgBAvgBAZgCA6AC4QHCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMi4wLjGgB4MIsgcDMi0xuAfUAcIHAzItM8gHDw&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KZU595kmtW05Mcoz5-X_DuP9&amp;daddr=First+Floor,+GEEJGARH+TOWER,+S-3+to+S-7,+Hawa+Sadak,+Geejgarh+Vihar+Colony,+Civil+Lines,+Jaipur,+Rajasthan+302006" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jaipur-geejgarh-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEm15YnJhbmNoIEphbGFuZGhhcjIGEAAYFhgeMgsQABiABBiGAxiKBTIFEAAY7wUyCBAAGIAEGKIEMggQABiiBBiJBTIFEAAY7wVIoQhQ1QVY1QVwAngAkAEAmAHAAaAB1gKqAQMwLjK4AQPIAQD4AQL4AQGYAgOgAtkBwgIKEAAYsAMY1gQYR5gDAIgGAZAGCJIHAzIuMaAH8AeyBwMwLjG4B8cBwgcFMi0yLjHIBxQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KU8wagqzWxo5MSGDmiWGrd6q&amp;daddr=3rd+Floor,+Sco+37,+Ladowali+Rd,+PUDA+Complex,+Mohyal+Nagar,+Jalandhar,+Punjab+144001" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jalandhar-puda-complex" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//MyBranch+-+Coworking+Space+in+Jammu,+Second+floor,+KC+plaza,+Residency+Rd,+Lalkuan,+Prem+Nagar,+Old+Heritage+City,+Jammu,+Jammu+and+Kashmir+180001/@19.0185472,73.0270927,15z/data=!4m8!4m7!1m0!1m5!1m1!1s0x391e85a993e61b31:0x2c25a28efcec02e7!2m2!1d74.8656493!2d32.7289835?entry=ttu&amp;g_ep=EgoyMDI2MDcyMi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jammu-residency-road" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifMCkEOSZzpg9jYCnHiPLllx1pQAgw:1752757237330&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEG15YnJhbmNoIEpvZGhwdXIqAggAMgQQIxgnMgUQABjvBTIIEAAYgAQYogQyBRAAGO8FMggQABiiBBiJBUjHHVCUA1j5FHAFeAGQAQCYAa8CoAHGBKoBBTItMS4xuAEByAEA-AEC-AEBmAIHoAL8BMICChAAGLADGNYEGEeYAwCIBgGQBgiSBwc1LjAuMS4xoAeuBrIHBTItMS4xuAfVBMIHBTItNi4xyAcs&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KaXd4fAljUE5MeiHrGfqlnUD&amp;daddr=2nd+floor,+Utsav+Plaza,+980,+Geeta+Bhawan+Rd,+Opp.+Old+Kohinoor+Cinema,+Sardarpura,+Jodhpur,+Rajasthan+342003" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jodhpur-sardarpura" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?s=web&amp;sca_esv=52ec33392580eac8&amp;lqi=Cg9teWJyYW5jaCBLYW5wdXJItK-K1Jm6gIAIWhcQABgAGAEiD215YnJhbmNoIGthbnB1cpIBD2Nvd29ya2luZ19zcGFjZaoBVQoNL2cvMTFyemJiejUyNxABKgwiCG15YnJhbmNoKAAyHxABIhuxs_3fuVGYAdoctTHxum6MfuLhydzisAiyNlgyExACIg9teWJyYW5jaCBrYW5wdXI&amp;vet=12ahUKEwjhxvOL5c2OAxXhe2wGHYM9BNMQ1YkKegQIHBAB..i&amp;cs=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KTcoBxc-OZw5MYOs69xoeQGt&amp;daddr=office+310,+3rd+floor,+KAN+Chamber+Ln,+Civil+Lines,+Kanpur,+Uttar+Pradesh+208002" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-kanpur-kan-chambers" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Office+No+-+508+%26+509,+5th+Floor,+Shalimar+Titanium+Corporate+Park,+Vijaipur+Colony,+Vibhuti+Khand,+Gomti+Nagar,+Lucknow,+Uttar+Pradesh+226010/@26.8668747,80.9264594,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x399be3d3c0909c4b:0xb65cd3cbab20f773!2m2!1d81.0088609!2d26.8668986?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-lucknow-gomti-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Sandhu+Commercial+Tower+2,+1,+Ferozepur+Rd,+Gurdev+Nagar,+Ludhiana,+Punjab+141001/@30.8981618,75.7399027,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x391a83cf62f79a4d:0xb191cbb57e2b5fbe!2m2!1d75.822304!2d30.8981879?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ludhiana-feroz-gandhi-market" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtube.com/shorts/GQ89LvJrES4?feature=share" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ludhiana-sandhu-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiDm15YnJhbmNoIE5vaWRhMgsQLhiABBjHARivATIIEAAYgAQYogQyCBAAGKIEGIkFMgUQABjvBTIFEAAY7wUyGhAuGIAEGMcBGK8BGJcFGNwEGN4EGOAE2AEBSKAHUPEEWPEEcAJ4AJABAJgB_gGgAaADqgEFMC4xLjG4AQPIAQD4AQL4AQGYAgOgAqcCwgIKEAAYsAMY1gQYR5gDAIgGAZAGCLoGBggBEAEYFJIHBTIuMC4xoAeTC7IHAzItMbgHlwLCBwUyLTIuMcgHHQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KYchKHB87ww5MTgpzEZtlXDH&amp;daddr=Khasra+No.+694M,+695M,+696M+Chandra+Heights,Village,+Main,+Dadri+Main+Rd,+Salarpur+Khadar,+Sector+107,+Noida,+Uttar+Pradesh+201301" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-noida-chandra-heights" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEm15YnJhbmNoIFByYXlhZ3JhajIGEAAYFhgeMggQABiiBBiJBTIIEAAYgAQYogQyBRAAGO8FSPkHUMEFWMEFcAJ4AJABAZgBpQKgAekDqgEFMC4xLjG4AQPIAQD4AQL4AQGYAgOgArwCwgIKEAAYsAMY1gQYR5gDAIgGAZAGCJIHBTIuMC4xoAfsBrIHAzItMbgHqgLCBwMyLTPIBxI&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Ke_dAu2Qy5o5Mcwa8fXPTj4z&amp;daddr=S+N+Towers,+4C,+Maharshi+Dayanand+Marg,+opp.+Radio+Station,+Maharishi,+Civil+Lines,+Prayagraj,+Uttar+Pradesh+211001" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-prayagraj-civil-lines" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-shimla-sda-complex" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//3rd+Floor,+Office+No+-+307%2F308,+Shree+Balaji+J.R+Tower,+Jaipur+Rd,+near+Annajmandi,+Shanti+Nagar,+Sikar,+Rajasthan+332001/@27.599995,75.0733156,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x396cbba7c271bd23:0x56d3fe94753d5a45!2m2!1d75.155717!2d27.6000193?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-sikar-shree-balaji-jr-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifOAcR_knkUo7BGTg_CUxeEG3TPOUw:1752757940208&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEG15YnJhbmNoIFVkYWlwdXIyBBAjGCcyCBAAGIAEGKIEMgUQABjvBTIIEAAYogQYiQUyBRAAGO8FSKMPUJsFWJsFcAJ4AJABAJgB-QGgAZwDqgEFMC4xLjG4AQzIAQD4AQL4AQGYAgOgAo0CwgIKEAAYsAMY1gQYR5gDAIgGAZAGCJIHBTIuMC4xoAefCLIHAzItMbgH_gHCBwMyLTPIBxA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWmpDRSw5Wc5MQBjY6Q5dkll&amp;daddr=1st+Floor,+Unit+No+106,+107,+108,+Amrit+Shree,+University+Rd,+Digamber+Jain+Mandir,+Shakit+Nagar,+Udaipur,+Rajasthan+313001" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-udaipur-amrit-shree" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//4th+Floor,+Anant+Complex,+Chhittupura,+Sigra,+Varanasi,+Uttar+Pradesh+221010/@25.3134074,82.9060149,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x398e2dea57ccdaff:0xf4c9ddc4ff35ec65!2m2!1d82.9884164!2d25.3134303?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-varanasi-sigra" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+Floor,+Prestige+Nugget,+Office+Unit,+101,+Infantry+Rd,+Bengaluru,+Karnataka+560001/@12.9848398,77.510918,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bae17bae7884311:0x4dab78b8e84c5001!2m2!1d77.6012163!2d12.9811728?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-bengaluru-infantry-road" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+The+Avenue,+210%2F5,+E+TV+Swamy+Rd,+R.S.+Puram,+Coimbatore,+Tamil+Nadu+641002/@11.0105335,76.8687985,12z/data=!3m1!4b1!4m8!4m7!1m0!1m5!1m1!1s0x3ba859c780192615:0x2f38f86b028726dc!2m2!1d76.9512004!2d11.0105446?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-coimbatore-the-avenue" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Office+3rd+Floor,+Sailok+Complex,+6th+Ln,+Arundelpet,+Guntur,+Andhra+Pradesh+522006/@16.3029594,80.3568566,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3a4a75127109a88b:0x128749374f0adef6!2m2!1d80.4392584!2d16.3029754?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-guntur-arundelpet" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//H+No.+2,+Dr.+KSR+Sastry+Business+Park,+2nd+Floor,+1%2F583%2F1,+KUC+X+Road,+Nayeem+Nagar,+Lashkar+Singaram,+Naim+Nagar,+Warangal,+Hanamkonda,+Telangana+506001/@18.0199926,79.4684284,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3a334531e6e49709:0xd74bb82d94eca642!2m2!1d79.5508301!2d18.02001?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-hanamkonda-sastri-business-park" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//H+No.+2,+Dr.+KSR+Sastry+Business+Park,+2nd+Floor,+1%2F583%2F1,+KUC+X+Road,+Nayeem+Nagar,+Lashkar+Singaram,+Naim+Nagar,+Warangal,+Hanamkonda,+Telangana+506001/@18.0199926,79.4684284,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3a334531e6e49709:0xd74bb82d94eca642!2m2!1d79.5508301!2d18.02001?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-hanamkonda-university-cross-road" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=65f8de5c1a968260&amp;sxsrf=AE3TifMnjBVHhMVON0bDA19xQZGVazNvBQ:1753450166900&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEUh1YmJhbGxpIG15YnJhbmNoMggQABgKGA0YHjIIEAAYBRgNGB4yCBAAGAgYDRgeMgoQABgIGAoYDRgeMgoQABgIGAoYDRgeMggQABiiBBiJBTIIEAAYgAQYogQyCBAAGIAEGKIEMgUQABjvBUjGF1D7D1iREnADeACQAQCYAfYBoAHBBKoBBTAuMi4xuAEDyAEA-AEC-AEBmAIFoALQA8ICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUzLjEuMaAH_Q6yBwUwLjEuMbgHugPCBwUyLTMuMsgHKA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KUMTc7e717g7MYrR5AJMNE2k&amp;daddr=2nd+Floor,+Survey+No+613A,+Gowrish+Arjun+Vihar,+Plot+No+13,+Gokul+Rd,+beside+SBI+Bank,+Central+Excise+Colony,+Gandhi+Nagar,+Hubballi,+Karnataka+580030" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-hubballi-gokul-road" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+Dega+Towers,+Premises+No.+6,+Raj+Bhavan+Rd,+Somajiguda,+Hyderabad,+Telangana+500082/@17.4229583,78.3776673,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bcb974e96f9a37d:0x49a7748f9d5f6196!2m2!1d78.4600691!2d17.4229752?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-hyderabad-raj-bhavan-road" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+Floor,+Vikashni,+760+West,+80+Feet+Rd,+Anna+Nagar,+Madurai,+Tamil+Nadu+625020/@9.9224857,78.0586343,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3b00c555ea872a27:0x54729d730f7835a5!2m2!1d78.1410362!2d9.9224958?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-madurai-anna-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=65f8de5c1a968260&amp;sxsrf=AE3TifPvZRTutA16Trt6LjBt0Jm2ptFoaw:1753450345546&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEk1hbmdhbHVydSBteWJyYW5jaDIGEAAYDRgeMgoQABgFGAoYDRgeMgoQABgIGAoYDRgeMgoQABgIGAoYDRgeMggQABgIGA0YHjIIEAAYCBgNGB4yChAAGAgYChgNGB4yCxAAGIAEGIYDGIoFMgsQABiABBiGAxiKBTILEAAYgAQYhgMYigVI9RBQ-AVY3Q5wA3gAkAEBmAHeAaABogSqAQUwLjIuMbgBA8gBAPgBAvgBAZgCBaACtgPCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMy4xLjGgB-0TsgcFMC4xLjG4B5wDwgcFMi0zLjLIBzA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KduTqBjtW6M7MV0oeMa1xr0-&amp;daddr=2nd+Floor,+Inland+Ornate+Building,+Shop+No+204,+Door+No+13,+12-1395/33,+Navabharath+Cir,+Mangaluru,+Karnataka+575003" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-mangaluru-inland-ornate" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Indian+Oil+Petrol+Bunk,+D.+No+:+14-185%2F3,+Amaravathi+Software+Innovations+Pvt.+Ltd.,+Sai+Brundhavanam+Layout+Pidimgoyyi+Sub+Register+Office,+Road,+Morampudi+Rd,+Rajamahendravaram,+Andhra+Pradesh+533106/@16.9949152,81.7169773,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3a37a37120a0f435:0x18022b2d319a886a!2m2!1d81.7993791!2d16.9949318?entry=ttu&amp;g_ep=EgoyMDI1MDcyMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-rajahmundry-innespeta" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=65f8de5c1a968260&amp;sxsrf=AE3TifP3ULVz4u1VBkS7mfZ_lkfXnpOOdw:1753450453683&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD1NhbGVtIFxteWJyYW5jaDINEC4YgAQYxwEYDRivATIHEAAYgAQYDTIHEAAYgAQYDTIGEAAYDRgeMgYQABgNGB4yBhAAGA0YHjIGEAAYDRgeMggQABgFGA0YHjIIEAAYBRgNGB4yCBAAGAUYDRgeMhwQLhiABBjHARgNGK8BGJcFGNwEGN4EGOAE2AEBSABQAFgAcAB4AJABAJgBqAGgAagBqgEDMC4xuAEDyAEAmAIBoAK6AZgDALoGBggBEAEYFJIHAzAuMaAHqguyBwMwLjG4B7oBwgcDMy0xyAcQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KTlAzRa88as7MYwX6H8oxFjM&amp;daddr=D+No+194/1,2,3,+Kandaswarna+Shopping+Mall,+4,+Sarada+College+Rd,+Fairlands,+Salem,+Tamil+Nadu+636016" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-salem-fairlands" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//MyBranch+-+Coworking+Space+in+Salem,+2nd+Floor,+opposite+Fairlands,+Salem,+Tamil+Nadu+636016/@19.0185472,73.0333184,13z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3babf1bc16cd4039:0xcc58c4287fe8178c!2m2!1d78.148049!2d11.6762269?entry=ttu&amp;g_ep=EgoyMDI2MDQxNS4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-salem-sarada-college-main-road" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=65f8de5c1a968260&amp;sxsrf=AE3TifNjm96t-VDOvKwlwsM5naccHohl7Q:1753450490619&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEVRpcnVwYXRpIG15YnJhbmNoMgcQABiABBgNMgcQABiABBgNMgcQABiABBgNMgYQABgNGB4yBhAAGA0YHjIGEAAYDRgeMgYQABgNGB4yBhAAGA0YHjIIEAAYBRgNGB4yCBAAGAUYDRgeSPoHUABY6QJwAHgAkAEAmAH_AaABsgOqAQUwLjEuMbgBA8gBAPgBAvgBAZgCAqACygPCAggQABgHGAgYHpgDAJIHBTAuMS4xoAelDLIHBTAuMS4xuAfKA8IHBTItMS4xyAcV&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KSs-PVtIS006Mcb3IrJd60Mn&amp;daddr=F,+3rd+Floor,+City+Centre+Complex,+Door+No.+18-1-421/4,+Bhavani+Nagar,+Tirupati,+Andhra+Pradesh+517501" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-tirupati-bhavani-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+floor,+City+Center+Complex,+2%2F12,+Officer's+Line,+Vasanthapuram,+Kosapet,+Vellore,+Tamil+Nadu+632001/@12.9130127,79.0493624,12z/data=!3m1!4b1!4m8!4m7!1m0!1m5!1m1!1s0x3bad39c42a54f2cf:0xea23be8696aac717!2m2!1d79.1317643!2d12.9130256?entry=ttu&amp;g_ep=EgoyMDI1MTExMi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-vellore-officer-lane" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-vijayawada-benz-circle" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=65f8de5c1a968260&amp;sxsrf=AE3TifOqKh6gl_23Y3_vP3aYmmE3FGB_gg:1753450610247&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiFlZpc2FraGFwYXRuYW0gbXlicmFuY2gyBxAAGIAEGA0yBhAAGA0YHjIGEAAYDRgeMgYQABgNGB4yCBAAGAUYDRgeMggQABgFGA0YHjIIEAAYBRgNGB4yCBAAGAUYDRgeMggQABgFGA0YHjIIEAAYBRgNGB5IlRFQ5wdYtQtwAngBkAEAmAGNAqAB5gOqAQMyLTK4AQPIAQD4AQL4AQGYAgSgApIEwgIKEAAYsAMY1gQYR5gDAIgGAZAGCJIHBTIuMC4yoAe7DLIHAzItMrgHggTCBwUyLTIuMsgHJQ&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KZG_IaMjQzk6MVqzO6US7A9a&amp;daddr=5th+floor,+Grand+Palace,+Unit+no+601,+Plot+No+238+%26+239,+Dwaraka+Nagar,+Visakhapatnam,+Andhra+Pradesh+530016" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-visakhapatnam-dwaraka-nagar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEm15YnJhbmNoIEJoYWdhbHB1cjIFECEYoAEyBRAhGKABSJoPUJMKWJMKcAN4AZABAJgBkgKgAZICqgEDMi0xuAEDyAEA-AEC-AEBmAIEoAK-AsICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUzLjAuMaAHygKyBwMyLTG4B5kCwgcFMi0yLjLIBx4&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KZnit1vCSfA5MVDCXc8yXpcS&amp;daddr=1st+Floor,+Mahalaxmi+Apartments,+Ramdas+Gupta+Path,+nr.+Vinay+Homeo+Pharmacy,+Laheari+Tola,+Laheritola,+Bhagalpur,+Bihar+812002" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-bhagalpur-mahalaxmi-apartments" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Office+Complex,+BMC+Bhawani+Mall,+Office+No:+16,+17+1st+floor,+Block+1,+Saheed+Nagar,+Bhubaneswar,+Odisha+751007/@20.2867581,85.7647023,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3a19091b2d1304fb:0xcd86cce57bd8807c!2m2!1d85.847104!2d20.2867774?hl=en&amp;authuser=0&amp;entry=ttu&amp;g_ep=EgoyMDI1MDYzMC4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-bhubaneswar-bmc-bhawani-office-complex" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEG15YnJhbmNoIERoYW5iYWQyBRAhGKABMgUQIRigAUicB1CIBViIBXACeACQAQCYAdgBoAHuAqoBBTAuMS4xuAEDyAEA-AEC-AEBmAIDoALvAcICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUyLjAuMaAH8gayBwMyLTG4B98BwgcDMi0zyAcP&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KS35eYBxo_Y5MeYMPaQoxh0z&amp;daddr=Shop+No.:+112,+1st+Floor,+Shree+Ram+Plaza,+Bank+More,+Dhanbad,+Jharkhand+826001" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-dhanbad-shree-ram-plaza" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Fairdeal+Complex,+Bistupur+Main+Rd,+South+Park,+Bistupur,+Jamshedpur,+Jharkhand+831001/@22.7879709,86.1015714,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x39f5e35d70bb4013:0x68208a7e2af04e22!2m2!1d86.183973!2d22.7879921?hl=en&amp;authuser=0&amp;entry=ttu&amp;g_ep=EgoyMDI1MDYzMC4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jamshedpur-bistupur" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?gs_lcrp=EgZjaHJvbWUyBggAEEUYOTIKCAEQABiABBiiBDIKCAIQABiiBBiJBTIGCAMQRRg80gEINTg4M2owajeoAgiwAgHxBUxgAWQphGXS&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KcEU63HjV-05MS40UBuMT_DX&amp;daddr=Plot+No.+382,+My+Branch+Services+Pvt.+Ltd,+Rupa+Tower,+Bailey+Rd,+RPS+More,+Kaliket+Nagar,+Danapur,+Patna,+Bihar+801503" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-patna-rupa-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?sca_esv=52ec33392580eac8&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIFJhaXB1cjIGEAAYFhgeMgUQABjvBTIIEAAYgAQYogQyCBAAGKIEGIkFMggQABiABBiiBEiABlD7A1j7A3ACeACQAQGYAccBoAGHA6oBAzAuMrgBA8gBAPgBAvgBAZgCA6AC1wHCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcDMi4xoAegB7IHAzAuMbgHxQHCBwUyLTIuMcgHFA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KasAFci63Sg6MajmuLVEpD6q&amp;daddr=Office+no.+205,+2nd+floor,+Shubham+corporate,+Shatabdi+Nagar,+Telibandha,+Raipur,+Chhattisgarh+492001" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-raipur-shubham-corporate" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Saluja+Tower,6th+Floor,+PP+Compound,+Above+Padhmamabha+Eye+Institute,+Peepe+Compund,+Main+Road,+Sujata+Chowk,+opposite+Kalyan+Jewellers,+Ranchi,+Jharkhand+834001/@23.3537016,85.2415323,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x39f4e1a5f74f9477:0x166094d9b2164025!2m2!1d85.3239339!2d23.3537232?entry=ttu&amp;g_ep=EgoyMDI1MDcxNi4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ranchi-sujata-chowk" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=d670cb01bd1cb572&amp;hl=en&amp;authuser=0&amp;sxsrf=AE3TifPwrOipS9GgLGCKgOlaO2-T9EKIpw:1751714475332&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEU15YnJhbmNoIFNpbGlndXJpMgQQIxgnMggQABiABBiiBDIIEAAYogQYiQVInxlQoAtYyhdwAngBkAEAmAG-AaAByQuqAQMwLjm4AQPIAQD4AQGYAgegAosHwgIKEAAYsAMY1gQYR8ICDRAAGIAEGLADGEMYigXCAg4QABiwAxjkAhjWBNgBAcICExAuGIAEGLADGEMYyAMYigXYAQHCAhkQLhiABBiwAxhDGMcBGMgDGIoFGK8B2AEBwgIHECMYsAIYJ8ICChAuGIAEGLEDGA3CAgcQABiABBgNwgIQEC4YgAQYsQMYxwEYDRivAcICBhAAGAcYHsICGRAuGIAEGLEDGA0YlwUY3AQY3gQY4ATYAQHCAgYQABgNGB7CAggQABgIGA0YHpgDAIgGAZAGE7oGBggBEAEYCZIHBTIuNC4xoAfnNrIHBTAuNC4xuAfaBsIHBzItNC4xLjLIB1c&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Kbk5KMe0QeQ5MamtecF0gxSK&amp;daddr=2nd+Floor,+Goyal+Plaza,+Office+3,+Sevoke+Rd,+opp.+Sachitra+Hotel,+Siliguri,+West+Bengal+734001" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-siliguri-goyal-plaza" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//703-704,7th+floor,+MyBranch+-+Coworking+Space+in+Ahmedabad,+Sakar+2,+Bhikhabai+Park,+Corner,+Ashram+Rd,+Narolgam,+Ellisbridge,+Ahmedabad,+Gujarat+380009/@23.0224051,72.571842,17z/data=!4m9!4m8!1m0!1m5!1m1!1s0x395e85a084ec2f6d:0x14fef670b54eecbc!2m2!1d72.571842!2d23.0224051!3e0?entry=ttu&amp;g_ep=EgoyMDI1MDgxOS4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ahmedabad-ashram-road" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//205%2F206,+B+Block,+Shree+Ram+Arcade,+Railway+Station+Rd,+Anand,+Gujarat+388001/@22.5563658,72.881489,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x395e4f04bf4b84f9:0xea982f69f95b0310!2m2!1d72.9638906!2d22.5563868?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-anand-shree-ram-arcade" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+Guru+Arcade,+Plot+No-153,+Ram+Gopal+Maheshwari+Marg,+Zone-I,+Maharana+Pratap+Nagar,+Bhopal,+Madhya+Pradesh+462011/@23.2354808,77.3517456,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x397c43072152b693:0xb738f9fa9d24bf3e!2m2!1d77.4341472!2d23.2355023?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-bhopal-mp-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+Bansi+Plaza,+H.+No.+:+15+%26+16,+opp.+Kwality,+City+Center,+Patel+Nagar,+Gwalior,+Madhya+Pradesh+474011/@26.2086593,78.1069784,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3976c37eab10f9df:0x599c2f2fcc2755bf!2m2!1d78.1893799!2d26.2086828?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-gwalior-city-center" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifMToxVHcdSqo_7QXvDc2v1B0s2Rjg:1752757169585&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIEluZG9yZTIEECMYJzIFEAAY7wUyBRAAGO8FMggQABiABBiiBDIIEAAYogQYiQVIkgxQ4gdY4gdwA3gAkAEAmAH7AaABuQOqAQUwLjEuMbgBA8gBAPgBAvgBAZgCBKACmQLCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMy4wLjGgB54IsgcDMi0xuAeBAsIHAzItNMgHGA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWtgz8E3_WI5MTp918wx4SZV&amp;daddr=Ground+Floor,+Commerce+House,+7,+RS+Bhandari+Marg,+Race+Course+Road,+Indore,+Madhya+Pradesh+452001" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-indore-7-race-course-road" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifOoIP4tj5GYiZzVefEnkPJxKSLAag:1752757205468&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEW15YnJhbmNoIEphYmFscHVyMgoQIxiABBgnGIoFMgsQLhiABBjHARivATIFEAAY7wUyBRAAGO8FMggQABiABBiiBDIIEAAYogQYiQUyGhAuGIAEGMcBGK8BGJcFGNwEGN4EGOAE2AEBSIcLULgFWLgFcAJ4AJABAJgBngKgAcsDqgEFMC4xLjG4AQPIAQD4AQL4AQGYAgOgAskCwgIKEAAYsAMY1gQYR5gDAIgGAZAGCLoGBggBEAEYFJIHBTIuMy0xoAelDLIHAzMtMbgHrQLCBwMzLTPIByA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Kct47A0QrYE5MYWddFme5j3r&amp;daddr=Bungalow+no.+651,+Unit+no.+206,+207,+Plot,+501/7,+Gorakhpur+Main+Rd,+Jabalpur,+Madhya+Pradesh+482001" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jabalpur-4th-bridge-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-kolhapur-rajarampuri" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Andheri+(E,+B,+Ground+Floor,+Abel+Estate,+Saki+Vihar+Rd,+behind+Finch+Restaurant,+Mumbai,+Maharashtra+400072/@19.1148148,72.8060392,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3be7c9d0c23d56c1:0x3c3944f28587349d!2m2!1d72.8884409!2d19.1148331?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-mumbai-andheri" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifPGVib0VVBneevG7Mt53JK0ns049A:1752757362631&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIE5hZ3B1cjIKECMYgAQYJxiKBTILEC4YgAQYxwEYrwEyBRAAGO8FMggQABiABBiiBDIFEAAY7wUyCBAAGKIEGIkFMhoQLhiABBjHARivARiXBRjcBBjeBBjgBNgBAUiKClDLBFjLBHACeACQAQGYAaYCoAHUA6oBBTAuMS4xuAEDyAEA-AEC-AEBmAIDoALAAsICChAAGLADGNYEGEeYAwCIBgGQBgi6BgYIARABGBSSBwUyLjMtMaAHwAyyBwMzLTG4B7ECwgcFMi0yLjHIBxU&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KS2fgv3EwdQ7MV0wwiACZ7is&amp;daddr=1st+floor,+Block+No-1,+Salasar+Park,+Giripeth,+Dharampeth,+Nagpur,+Maharashtra+440010" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nagpur-salasar-park" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+Floor,+Shree+Ram+Sadan,+27,+Korit+Rd,+above+Shree+Swami+Samarth+Furniture,+Vimal+Vihar,+Gandhinagar,+Nandurbar,+Maharashtra+425412/@21.3799878,74.1624859,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bdf09692e7dfa3d:0x7499570fd069efed!2m2!1d74.2448876!2d21.3800079?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nandurbar-gandhinagar" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+floor,+Uttam+Tower+Besides,+St.+Andrews+Church,+201+%26+202,+Sharanpur+Link+Rd,+Anandwan+Colony,+Sharanpur,+Nashik,+Maharashtra+422005/@19.9997634,73.6867739,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bddeb7cefa574b5:0x49f431d06a72ad64!2m2!1d73.7691756!2d19.9997824?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nashik-uttam-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifO_O6TF9W_RbSkbqj8IWyIyO6VGZA:1752757478798&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiFG15YnJhbmNoIE5hdmkgTXVtYmFpMgYQABgWGB4yAhAmMgsQABiABBiGAxiKBTILEAAYgAQYhgMYigUyCxAAGIAEGIYDGIoFMgUQABjvBTIIEAAYgAQYogQyBRAAGO8FMggQABiiBBiJBUiOGlCxB1ixB3ACeACQAQCYAYQCoAGeA6oBBTAuMS4xuAEMyAEA-AEC-AEBmAIDoAKbAsICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUyLjAuMaAH9gmyBwMyLTG4B4sCwgcDMi0zyAcT&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KaevY73pw-c7Me4_rPN_zpKh&amp;daddr=6th+Floor,+Tower+8,+T-361,+ITC+Park,+CBD+Belapur,+Navi+Mumbai,+Maharashtra+400614" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-navimumbai-cbd-belapur" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Level-2,+Nova+Goa+Building,+201,+Dr+Atmaram+Borkar+Rd,+Altinho,+Panaji,+Goa+403001/@15.4972425,73.7439017,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bbfc181f85b981f:0x2649a8f7be25ba32!2m2!1d73.8263035!2d15.4972578?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-panaji-dr-atmaram-borkar-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifP2UtbGk1ew84K3tltzKvykXHpfRQ:1752757544883&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiDW15YnJhbmNoIFB1bmUyBBAjGCcyCBAAGIAEGKIEMgUQABjvBTIIEAAYogQYiQUyBRAAGO8FSJ0cUK4WWOIacAR4AJABAZgBkAKgAb8HqgEFMC40LjG4AQPIAQD4AQL4AQGYAgigAsYGwgIKEAAYsAMY1gQYR8ICChAjGIAEGCcYigXCAgYQABgWGB6YAwCIBgGQBgiSBwU0LjMuMaAHuhqyBwUwLjMuMbgHqAbCBwUyLTcuMcgHLw&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KemRum9ewcI7MS1We83H4Pz_&amp;daddr=2nd+floor,+AMAR+SYNERGY,+Unit+no.+201+%26+202,+CAMP,+Pune,+Maharashtra+411001" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-pune-camp" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifOmRUHorVsWPOADhHmId31wz1KQtA:1752757755231&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIFJhdGxhbTIEECMYJzIFEAAY7wUyCBAAGIAEGKIEMgUQABjvBTIIEAAYogQYiQVIpQpQ1gRY1gRwAngAkAEBmAGxAqABkwSqAQUyLTEuMbgBA8gBAPgBAvgBAZgCA6ACygLCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMi4zLTGgB5oIsgcDMy0xuAe3AsIHAzItM8gHFA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWuVeZvz_2M5Mdz-C59pXOdt&amp;daddr=Office+No.+1,+2nd+Floor,+Lunawat+Plaza,+College+Road,+Shrimalivas,+Laxman+Pura,+Ratlam,+Madhya+Pradesh+457001" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ratlam-lunawat-plaza" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//703-704,7th+floor,+MyBranch+-+Coworking+Space+in+Ahmedabad,+Sakar+2,+Bhikhabai+Park,+Corner,+Ashram+Rd,+Narolgam,+Ellisbridge,+Ahmedabad,+Gujarat+380009/@23.0224051,72.571842,17z/data=!4m9!4m8!1m0!1m5!1m1!1s0x395e85a084ec2f6d:0x14fef670b54eecbc!2m2!1d72.571842!2d23.0224051!3e0?entry=ttu&amp;g_ep=EgoyMDI1MDgxOS4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ahmedabad-ashram-road" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//205%2F206,+B+Block,+Shree+Ram+Arcade,+Railway+Station+Rd,+Anand,+Gujarat+388001/@22.5563658,72.881489,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x395e4f04bf4b84f9:0xea982f69f95b0310!2m2!1d72.9638906!2d22.5563868?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-anand-shree-ram-arcade" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+Guru+Arcade,+Plot+No-153,+Ram+Gopal+Maheshwari+Marg,+Zone-I,+Maharana+Pratap+Nagar,+Bhopal,+Madhya+Pradesh+462011/@23.2354808,77.3517456,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x397c43072152b693:0xb738f9fa9d24bf3e!2m2!1d77.4341472!2d23.2355023?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-bhopal-mp-nagar" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+Floor,+Bansi+Plaza,+H.+No.+:+15+%26+16,+opp.+Kwality,+City+Center,+Patel+Nagar,+Gwalior,+Madhya+Pradesh+474011/@26.2086593,78.1069784,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3976c37eab10f9df:0x599c2f2fcc2755bf!2m2!1d78.1893799!2d26.2086828?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-gwalior-city-center" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifMToxVHcdSqo_7QXvDc2v1B0s2Rjg:1752757169585&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIEluZG9yZTIEECMYJzIFEAAY7wUyBRAAGO8FMggQABiABBiiBDIIEAAYogQYiQVIkgxQ4gdY4gdwA3gAkAEAmAH7AaABuQOqAQUwLjEuMbgBA8gBAPgBAvgBAZgCBKACmQLCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMy4wLjGgB54IsgcDMi0xuAeBAsIHAzItNMgHGA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWtgz8E3_WI5MTp918wx4SZV&amp;daddr=Ground+Floor,+Commerce+House,+7,+RS+Bhandari+Marg,+Race+Course+Road,+Indore,+Madhya+Pradesh+452001" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-indore-7-race-course-road" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifOoIP4tj5GYiZzVefEnkPJxKSLAag:1752757205468&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiEW15YnJhbmNoIEphYmFscHVyMgoQIxiABBgnGIoFMgsQLhiABBjHARivATIFEAAY7wUyBRAAGO8FMggQABiABBiiBDIIEAAYogQYiQUyGhAuGIAEGMcBGK8BGJcFGNwEGN4EGOAE2AEBSIcLULgFWLgFcAJ4AJABAJgBngKgAcsDqgEFMC4xLjG4AQPIAQD4AQL4AQGYAgOgAskCwgIKEAAYsAMY1gQYR5gDAIgGAZAGCLoGBggBEAEYFJIHBTIuMy0xoAelDLIHAzMtMbgHrQLCBwMzLTPIByA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Kct47A0QrYE5MYWddFme5j3r&amp;daddr=Bungalow+no.+651,+Unit+no.+206,+207,+Plot,+501/7,+Gorakhpur+Main+Rd,+Jabalpur,+Madhya+Pradesh+482001" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-jabalpur-4th-bridge-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?gs_lcrp=EgZjaHJvbWUqCAgDEEUYJxg7MgYIABBFGDwyBggBEEUYPDIGCAIQRRg8MggIAxBFGCcYOzIGCAQQRRg8MgYIBRBFGDwyBggGEEUYPDIGCAcQRRg80gEIMjg5OGowajeoAgiwAgHxBdCRDBMacBE5&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KVkpVi4FAcE7MdjCEIuFrUCZ&amp;daddr=3rd+floor,+Ace+Arcade,+9th+Ln,+near+Lucky+Bazar,+Poorvarang,+Mahalaxminagar,+Rajarampuri,+Kolhapur,+Maharashtra+416008" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-kolhapur-rajarampuri" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Andheri+(E,+B,+Ground+Floor,+Abel+Estate,+Saki+Vihar+Rd,+behind+Finch+Restaurant,+Mumbai,+Maharashtra+400072/@19.1148148,72.8060392,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3be7c9d0c23d56c1:0x3c3944f28587349d!2m2!1d72.8884409!2d19.1148331?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-mumbai-andheri" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifPGVib0VVBneevG7Mt53JK0ns049A:1752757362631&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIE5hZ3B1cjIKECMYgAQYJxiKBTILEC4YgAQYxwEYrwEyBRAAGO8FMggQABiABBiiBDIFEAAY7wUyCBAAGKIEGIkFMhoQLhiABBjHARivARiXBRjcBBjeBBjgBNgBAUiKClDLBFjLBHACeACQAQGYAaYCoAHUA6oBBTAuMS4xuAEDyAEA-AEC-AEBmAIDoALAAsICChAAGLADGNYEGEeYAwCIBgGQBgi6BgYIARABGBSSBwUyLjMtMaAHwAyyBwMzLTG4B7ECwgcFMi0yLjHIBxU&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KS2fgv3EwdQ7MV0wwiACZ7is&amp;daddr=1st+floor,+Block+No-1,+Salasar+Park,+Giripeth,+Dharampeth,+Nagpur,+Maharashtra+440010" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nagpur-salasar-park" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+Floor,+Shree+Ram+Sadan,+27,+Korit+Rd,+above+Shree+Swami+Samarth+Furniture,+Vimal+Vihar,+Gandhinagar,+Nandurbar,+Maharashtra+425412/@21.3799878,74.1624859,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bdf09692e7dfa3d:0x7499570fd069efed!2m2!1d74.2448876!2d21.3800079?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nandurbar-gandhinagar" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//2nd+floor,+Uttam+Tower+Besides,+St.+Andrews+Church,+201+%26+202,+Sharanpur+Link+Rd,+Anandwan+Colony,+Sharanpur,+Nashik,+Maharashtra+422005/@19.9997634,73.6867739,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bddeb7cefa574b5:0x49f431d06a72ad64!2m2!1d73.7691756!2d19.9997824?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-nashik-uttam-tower" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifO_O6TF9W_RbSkbqj8IWyIyO6VGZA:1752757478798&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiFG15YnJhbmNoIE5hdmkgTXVtYmFpMgYQABgWGB4yAhAmMgsQABiABBiGAxiKBTILEAAYgAQYhgMYigUyCxAAGIAEGIYDGIoFMgUQABjvBTIIEAAYgAQYogQyBRAAGO8FMggQABiiBBiJBUiOGlCxB1ixB3ACeACQAQCYAYQCoAGeA6oBBTAuMS4xuAEMyAEA-AEC-AEBmAIDoAKbAsICChAAGLADGNYEGEeYAwCIBgGQBgiSBwUyLjAuMaAH9gmyBwMyLTG4B4sCwgcDMi0zyAcT&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KaevY73pw-c7Me4_rPN_zpKh&amp;daddr=6th+Floor,+Tower+8,+T-361,+ITC+Park,+CBD+Belapur,+Navi+Mumbai,+Maharashtra+400614" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-navimumbai-cbd-belapur" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//Level-2,+Nova+Goa+Building,+201,+Dr+Atmaram+Borkar+Rd,+Altinho,+Panaji,+Goa+403001/@15.4972425,73.7439017,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x3bbfc181f85b981f:0x2649a8f7be25ba32!2m2!1d73.8263035!2d15.4972578?entry=ttu&amp;g_ep=EgoyMDI1MDcxMy4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-panaji-dr-atmaram-borkar-rd" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifP2UtbGk1ew84K3tltzKvykXHpfRQ:1752757544883&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiDW15YnJhbmNoIFB1bmUyBBAjGCcyCBAAGIAEGKIEMgUQABjvBTIIEAAYogQYiQUyBRAAGO8FSJ0cUK4WWOIacAR4AJABAZgBkAKgAb8HqgEFMC40LjG4AQPIAQD4AQL4AQGYAgigAsYGwgIKEAAYsAMY1gQYR8ICChAjGIAEGCcYigXCAgYQABgWGB6YAwCIBgGQBgiSBwU0LjMuMaAHuhqyBwUwLjMuMbgHqAbCBwUyLTcuMcgHLw&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KemRum9ewcI7MS1We83H4Pz_&amp;daddr=2nd+floor,+AMAR+SYNERGY,+Unit+no.+201+%26+202,+CAMP,+Pune,+Maharashtra+411001" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-pune-camp" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?num=10&amp;sca_esv=91e9498f46de628c&amp;sxsrf=AE3TifOmRUHorVsWPOADhHmId31wz1KQtA:1752757755231&amp;uact=5&amp;gs_lp=Egxnd3Mtd2l6LXNlcnAiD215YnJhbmNoIFJhdGxhbTIEECMYJzIFEAAY7wUyCBAAGIAEGKIEMgUQABjvBTIIEAAYogQYiQVIpQpQ1gRY1gRwAngAkAEBmAGxAqABkwSqAQUyLTEuMbgBA8gBAPgBAvgBAZgCA6ACygLCAgoQABiwAxjWBBhHmAMAiAYBkAYIkgcFMi4zLTGgB5oIsgcDMy0xuAe3AsIHAzItM8gHFA&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWuVeZvz_2M5Mdz-C59pXOdt&amp;daddr=Office+No.+1,+2nd+Floor,+Lunawat+Plaza,+College+Road,+Shrimalivas,+Laxman+Pura,+Ratlam,+Madhya+Pradesh+457001" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-ratlam-lunawat-plaza" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=CV1MZhf5ECpbElcBYJahaam6qcSoNxZgiiHKP_poefhQS5-1ad0xgTkUjq5or_r20tqgWs2GceJZg9j3ApuYgfulltOvfCz4k2qA8wM2sWrE0r2q9xYPRbX-OB7BY8KL3h8&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KUcLAdXN9VM3MQJ3jUn4VpX-&amp;daddr=2nd+Floor,+Mantribari+Rd,+Madhyapara,+Dhaleswar,+Agartala,+Tripura+799001" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-agartala-madhyapara" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=CcQMB4S4g8Z0ElcBYJahabhuQgaTtJos11vXThmq_fqWrug2b_tOTlCWmx-5eViz_7lSAqb3jHAaT4co5Rm8ZBDBke_cw1dTlcN4qGvwaCtlbS8QmrZF8gidNTtB9xCPLdM&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KQH54V9xlU03MWqnUC8Bfk35&amp;daddr=1st+Floor,+Varte+Plaza,+Zarkawt+Main+Rd,+TN+62,+Zarkawt,+Aizawl,+Mizoram+796007" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-aizawl-varte-plaza" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+floor,+323,+PWD+Rd,+above+Reliance+smart+point,+Duncan+Basti,+Dimapur,+Nagaland+797112/@25.9100345,93.6283641,12z/data=!3m1!4b1!4m8!4m7!1m0!1m5!1m1!1s0x3745e17a8b47b641:0x2892f834e0729fd5!2m2!1d93.7107656!2d25.9100578?hl=en&amp;authuser=0&amp;entry=ttu&amp;g_ep=EgoyMDI1MDYzMC4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-dimapur-duncan-basti" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=CQdFLzKc0RyVElYBYJahaYRGy0j1VDfReucKMhSTDD2JTfolBYENGWAWnBgKO94btw0-I_IjLvBabf8SivgfxGutLgFdJnHxM7Bi9PKjtCp4N4ZjYEk7HbFVe9SJxKT7KQ&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KWvHEQJgpeY5Mey3xTLEiL3d&amp;daddr=1st+Floor,+Mohora+Commercial,+opp.+Deorali+Bazar,+near+Butterfly+bridge,+Deorali+Bazar,+Gangtok,+Sikkim+737101" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-gangtok-deorali-bazar" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps/dir//1st+Floor,+Royal+Centre,+GS+Rd,+Ulubari,+Guwahati,+Assam+781007/@26.1683049,91.681684,12z/data=!4m8!4m7!1m0!1m5!1m1!1s0x375a598a7e5e5bf3:0x96f6a3c3d1fc538e!2m2!1d91.7640756!2d26.1683435?hl=en&amp;authuser=0&amp;entry=ttu&amp;g_ep=EgoyMDI1MDYzMC4wIKXMDSoASAFQAw%3D%3D" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-guwahati-royal-centre" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=CddkdzOrOnYXElcBYJahaVVszQieRS3JY_H10GRtpNAQUKUocQZirfditnFnNYix_BHGmkhiOVik7-fEvkvXzburSMhafvpykGgz3SWoQTZMzr1bnVHVkpWcOdsRQlzPqNs&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=Kbn6dDvJWVo3MZDHLhJ014lD&amp;daddr=Office+Nos+16+17,+2C+2nd+Floor,+ITag+Plaza,Nr+Rajiv+Bhawan+ABC,+G+S+Road,+Himadri+path,+Bhangagarh,+Guwahati,+Assam+781005" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-imphal-singjamei-chinga-mathak" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=CcEDhplLIfHPElYBYJahaSSljir24Gck14HxEk7BsY48R45Ime-Uk2drikJf8FjYA_9KBs1CK54sAkZ2cALEml4Pn7nm9KIlul694T_KbCsgB4iNyWpGAfynsYkdGORYKw&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KW8MIUxYB0Q3MUSAzdDd7bnD&amp;daddr=Ward+No.+11,+RCC+building,+Ground+Floor,+Sector+A,+Khoda+Oye,+Itanagar,+Arunachal+Pradesh+791113" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-itanagar-sector-a" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/maps?hl=en&amp;mat=Cb81x0sNU285ElMBYJahaRQmen7pXO1E_zzQHN7isBYNrtd_iajbUVoy9OceoayZjiVImYx6cLUyzkRdKzbvxePdyVTRz30H4hvI8OFGhGEaJ4ZUFvgvik1AhBFfWg&amp;authuser=0&amp;um=1&amp;ie=UTF-8&amp;fb=1&amp;gl=in&amp;sa=X&amp;geocode=KYnRuFAyf1A3MUccsXTWmGBF&amp;daddr=1st+Floor,+Harnam+Complex,+GS+Rd,+Police+Bazar,+Shillong,+Meghalaya+793001" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-shillong-harnam-complex" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mybranch.co.in/coworking-space-in-shillong-l-p-building" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="167.388" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
@@ -2029,51 +2032,51 @@
     <hyperlink ref="E9" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="228.801" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -2159,415 +2162,418 @@
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>154</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C8" s="2"/>
+      <c r="C8" s="2" t="s">
+        <v>157</v>
+      </c>
       <c r="D8" s="2" t="s">
-        <v>57</v>
+        <v>8</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E2" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="E8" r:id="rId_hyperlink_13"/>
-[...15 lines deleted...]
-    <hyperlink ref="E16" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="E8" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="E9" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="E10" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="E11" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="E12" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="E13" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="E14" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="E15" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="E16" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" activePane="bottomLeft" state="frozen" topLeftCell="A2"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E2" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_15"/>